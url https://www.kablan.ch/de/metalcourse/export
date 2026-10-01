--- v5 (2026-08-12)
+++ v6 (2026-10-01)
@@ -437,158 +437,340 @@
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Datum</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Aluminiumkurs (CHF/t)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Kupferkurs (CHF/t)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>03.08.2026</t>
+          <t>01.09.2026</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>2624</v>
+        <v>2667</v>
       </c>
       <c r="C2" t="n">
-        <v>11334</v>
+        <v>11628</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>04.08.2026</t>
+          <t>02.09.2026</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>2649</v>
+        <v>2678</v>
       </c>
       <c r="C3" t="n">
-        <v>11515</v>
+        <v>11711</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>05.08.2026</t>
+          <t>03.09.2026</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>2640</v>
+        <v>2702</v>
       </c>
       <c r="C4" t="n">
-        <v>11488</v>
+        <v>11674</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>06.08.2026</t>
+          <t>04.09.2026</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>2665</v>
+        <v>2692</v>
       </c>
       <c r="C5" t="n">
-        <v>11659</v>
+        <v>11745</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>07.08.2026</t>
+          <t>07.09.2026</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>2685</v>
+        <v>2703</v>
       </c>
       <c r="C6" t="n">
-        <v>11534</v>
+        <v>11807</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>10.08.2026</t>
+          <t>08.09.2026</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>2710</v>
+        <v>2720</v>
       </c>
       <c r="C7" t="n">
-        <v>11552</v>
+        <v>12051</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>11.08.2026</t>
+          <t>09.09.2026</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>2764</v>
+        <v>2732</v>
       </c>
       <c r="C8" t="n">
-        <v>11648</v>
+        <v>11976</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Monatsdurchschnitt des aktuellen Monats</t>
+          <t>10.09.2026</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>2676.71</v>
+        <v>2717</v>
       </c>
       <c r="C9" t="n">
-        <v>11532.86</v>
+        <v>11767</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
+          <t>11.09.2026</t>
+        </is>
+      </c>
+      <c r="B10" t="n">
+        <v>2675</v>
+      </c>
+      <c r="C10" t="n">
+        <v>11714</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>14.09.2026</t>
+        </is>
+      </c>
+      <c r="B11" t="n">
+        <v>2688</v>
+      </c>
+      <c r="C11" t="n">
+        <v>11608</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>15.09.2026</t>
+        </is>
+      </c>
+      <c r="B12" t="n">
+        <v>2673</v>
+      </c>
+      <c r="C12" t="n">
+        <v>11626</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>16.09.2026</t>
+        </is>
+      </c>
+      <c r="B13" t="n">
+        <v>2722</v>
+      </c>
+      <c r="C13" t="n">
+        <v>11777</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>17.09.2026</t>
+        </is>
+      </c>
+      <c r="B14" t="n">
+        <v>2741</v>
+      </c>
+      <c r="C14" t="n">
+        <v>12022</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>18.09.2026</t>
+        </is>
+      </c>
+      <c r="B15" t="n">
+        <v>2733</v>
+      </c>
+      <c r="C15" t="n">
+        <v>12089</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>21.09.2026</t>
+        </is>
+      </c>
+      <c r="B16" t="n">
+        <v>2721</v>
+      </c>
+      <c r="C16" t="n">
+        <v>12244</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>22.09.2026</t>
+        </is>
+      </c>
+      <c r="B17" t="n">
+        <v>2700</v>
+      </c>
+      <c r="C17" t="n">
+        <v>12211</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>23.09.2026</t>
+        </is>
+      </c>
+      <c r="B18" t="n">
+        <v>2710</v>
+      </c>
+      <c r="C18" t="n">
+        <v>12187</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>24.09.2026</t>
+        </is>
+      </c>
+      <c r="B19" t="n">
+        <v>2719</v>
+      </c>
+      <c r="C19" t="n">
+        <v>12237</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>25.09.2026</t>
+        </is>
+      </c>
+      <c r="B20" t="n">
+        <v>2738</v>
+      </c>
+      <c r="C20" t="n">
+        <v>12274</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>28.09.2026</t>
+        </is>
+      </c>
+      <c r="B21" t="n">
+        <v>2731</v>
+      </c>
+      <c r="C21" t="n">
+        <v>12140</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>29.09.2026</t>
+        </is>
+      </c>
+      <c r="B22" t="n">
+        <v>2725</v>
+      </c>
+      <c r="C22" t="n">
+        <v>12182</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>Monatsdurchschnitt des aktuellen Monats</t>
+        </is>
+      </c>
+      <c r="B23" t="n">
+        <v>2708.9</v>
+      </c>
+      <c r="C23" t="n">
+        <v>11936.67</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
           <t>Monatsdurchschnitt des vorherigen Monats</t>
         </is>
       </c>
-      <c r="B10" t="n">
-[...3 lines deleted...]
-        <v>11091.22</v>
+      <c r="B24" t="n">
+        <v>2652</v>
+      </c>
+      <c r="C24" t="n">
+        <v>11545.8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>